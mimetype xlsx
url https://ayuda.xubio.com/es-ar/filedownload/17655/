--- v0 (2026-06-14)
+++ v1 (2026-08-04)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\marcos.albanesi\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{564AD861-E129-4276-A02C-AEEF5F1046E3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C7008EE8-2873-4AE9-92F0-338D6C61B39F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Movimientos" sheetId="1" r:id="rId1"/>
     <sheet name="Etiquetas permitidas" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Marcos Emilio Albanesi</author>
   </authors>
   <commentList>
     <comment ref="C1" authorId="0" shapeId="0" xr:uid="{F4A6A6B2-1EDE-44D3-94E2-B83C0FA9EAD8}">
       <text>
         <r>
@@ -623,191 +623,189 @@
     <col min="6" max="6" width="29.5703125" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="5">
-        <v>46143</v>
+        <v>46235</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="7">
         <v>-13000</v>
       </c>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="5">
-        <v>46143</v>
+        <v>46235</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="7">
         <v>-2730</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="5">
-        <v>46143</v>
+        <v>46235</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="7">
         <v>-390</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="5">
-        <v>46144</v>
+        <v>46236</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
         <v>5000</v>
       </c>
       <c r="F5" s="8"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="5">
-        <v>46144</v>
+        <v>46236</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7">
         <v>3000</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="8"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="5">
-        <v>46144</v>
+        <v>46236</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="C7" s="7">
-[...1 lines deleted...]
-      </c>
+      <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
         <v>2500</v>
       </c>
       <c r="F7" s="8"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="5">
-        <v>46144</v>
+        <v>46236</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="7">
         <v>-25000</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="5">
-        <v>46144</v>
+        <v>46236</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="7">
         <v>-5250</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="5">
-        <v>46144</v>
+        <v>46236</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="7">
         <v>-750</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="5">
-        <v>46147</v>
+        <v>46239</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="7">
         <v>-3000</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="8"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="5"/>
       <c r="B12" s="6"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="8"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="5"/>
       <c r="B13" s="6"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>